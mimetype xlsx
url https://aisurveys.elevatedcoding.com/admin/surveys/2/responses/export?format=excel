--- v0 (2026-04-21)
+++ v1 (2026-06-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Sheet1" sheetId="1" state="visible" r:id="Rae49c213aac44253ac5362f52cd5d07e"/>
+    <x:sheet name="Sheet1" sheetId="1" state="visible" r:id="R2ab1298afe524c4f9ff1edb36068b9b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -109,51 +109,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" wrapText="0" textRotation="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae49c213aac44253ac5362f52cd5d07e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ab1298afe524c4f9ff1edb36068b9b7" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K2"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0" rightToLeft="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>