--- v1 (2026-06-21)
+++ v2 (2026-08-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Sheet1" sheetId="1" state="visible" r:id="R2ab1298afe524c4f9ff1edb36068b9b7"/>
+    <x:sheet name="Sheet1" sheetId="1" state="visible" r:id="R7d58a38c98144112bc51d159a61099df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -109,51 +109,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" wrapText="0" textRotation="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ab1298afe524c4f9ff1edb36068b9b7" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7d58a38c98144112bc51d159a61099df" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K2"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0" rightToLeft="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>